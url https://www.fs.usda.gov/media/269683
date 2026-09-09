--- v0 (2026-06-19)
+++ v1 (2026-09-09)
@@ -8,94 +8,94 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7CFD87AD" w14:textId="77777777" w:rsidR="00235170" w:rsidRDefault="00235170">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="38"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="254AE026" w14:textId="77777777" w:rsidR="00235170" w:rsidRDefault="00EA4FAA">
       <w:pPr>
         <w:ind w:left="2666" w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B24B42" wp14:editId="13FDF64D">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B24B42" wp14:editId="4C525246">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-48981</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="617219" cy="674826"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="US Forest Service shield logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image1.png" descr="US Forest Service shield logo."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="617219" cy="674826"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
@@ -210,110 +210,128 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Title II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC7F4F5" w14:textId="1C3E9F47" w:rsidR="00235170" w:rsidRDefault="00E46F6B">
       <w:pPr>
         <w:spacing w:before="98"/>
         <w:ind w:left="2667" w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46F6B">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487600640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475E1FA8" wp14:editId="7B4E9AEE">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487600640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475E1FA8" wp14:editId="7AF1251C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>447675</wp:posOffset>
+                  <wp:posOffset>450850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>163195</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1676400" cy="1404620"/>
+                <wp:extent cx="1790700" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1676400" cy="1404620"/>
+                          <a:ext cx="1790700" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6AF6C0FC" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
+                          <w:p w14:paraId="6AF6C0FC" w14:textId="1A075EE2" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E52138"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E52138"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>Please submit to Paul Holeva:</w:t>
+                              <w:t xml:space="preserve">Please submit to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00383E43">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                                <w:color w:val="E52138"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Ian Shackleford</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                                <w:color w:val="E52138"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3DAFB11E" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E51F36"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E51F36"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Ottawa National Forest</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="674C5326" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
@@ -326,125 +344,134 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E51F36"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>6248 US Highway 2</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3B8447D7" w14:textId="247AF34B" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E51F36"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E51F36"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>I</w:t>
-[...8 lines deleted...]
-                              <w:t>ronwood MI 4993</w:t>
+                              <w:t>Ironwood MI 4993</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="28D0A94E" w14:textId="119A9E77" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
+                          <w:p w14:paraId="28D0A94E" w14:textId="61425647" w:rsidR="00E46F6B" w:rsidRDefault="00383E43" w:rsidP="00E46F6B">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E52138"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>p</w:t>
+                              <w:t>ian.shackleford</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00E46F6B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                                 <w:color w:val="E52138"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>aul.holeva@usda.gov</w:t>
+                              <w:t>@usda.gov</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="475E1FA8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.25pt;margin-top:12.85pt;width:132pt;height:110.6pt;z-index:487600640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+q/juEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudwElbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSjlDQNuu0yzAdBNKm/yB+p5e3YG7ZX6DXYik8nOWfKSmi03Vb829fN&#10;m2vOfBC2EQasqvhBeX67ev1qObhSzaAD0yhkJGJ9ObiKdyG4Msu87FQv/AScsuRsAXsRyMRt1qAY&#10;SL032SzPF9kA2DgEqbynv/dHJ18l/bZVMnxuW68CMxWn3EJaMa11XLPVUpRbFK7T8pSG+IcseqEt&#10;XXqWuhdBsB3q36R6LRE8tGEioc+gbbVUqQaqZpq/qOaxE06lWgiOd2dM/v/Jyk/7R/cFWRjfwkgN&#10;TEV49wDyu2cW1p2wW3WHCEOnREMXTyOybHC+PB2NqH3po0g9fISGmix2AZLQ2GIfqVCdjNSpAYcz&#10;dDUGJuOVi6tFkZNLkm9a5MViltqSifLpuEMf3ivoWdxUHKmrSV7sH3yI6YjyKSTe5sHoZqONSQZu&#10;67VBthc0AZv0pQpehBnLhorfzGfzI4G/SuTp+5NErwONstF9xa/PQaKM3N7ZJg1aENoc95SysSeQ&#10;kd2RYhjrkQIj0BqaAyFFOI4sPTHadIA/ORtoXCvuf+wEKs7MB0ttuZkWRZzvZBTzK2LI8NJTX3qE&#10;lSRV8cDZcbsO6U0kYO6O2rfRCexzJqdcaQwT79OTiXN+aaeo54e9+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAALknEnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ9u0EOJU&#10;iKpn2oKEuDnxNo4ar0Pspilfz3KC486MZt/kq9G1YsA+NJ4U3E8SEEiVNw3VCt7fNncPIELUZHTr&#10;CRVcMMCquL7KdWb8mXY47GMtuIRCphXYGLtMylBZdDpMfIfE3sH3Tkc++1qaXp+53LVymiQL6XRD&#10;/MHqDl8sVsf9ySkI6+1XVx225dGay/frekirj82nUrc34/MTiIhj/AvDLz6jQ8FMpT+RCaJVsExS&#10;TiqYpksQ7M9mcxZKFuaLR5BFLv8vKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPqv4&#10;7hACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;AuScSd8AAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.5pt;margin-top:12.85pt;width:141pt;height:110.6pt;z-index:487600640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0PuVyEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudIGkao07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSj5DQNuu0yzAdBNKm/yB+pm9uhM+yg0GuwJZ9Ocs6UlVBruyv5t6/b&#10;N9ec+SBsLQxYVfKj8vx2/frVTe8KNYMWTK2QkYj1Re9K3obgiizzslWd8BNwypKzAexEIBN3WY2i&#10;J/XOZLM8v8p6wNohSOU9/b0fnXyd9JtGyfC5abwKzJSccgtpxbRWcc3WN6LYoXCtlqc0xD9k0Qlt&#10;6dKz1L0Igu1R/ybVaYngoQkTCV0GTaOlSjVQNdP8RTWPrXAq1UJwvDtj8v9PVn46PLovyMLwFgZq&#10;YCrCuweQ3z2zsGmF3ak7ROhbJWq6eBqRZb3zxeloRO0LH0Wq/iPU1GSxD5CEhga7SIXqZKRODTie&#10;oashMBmvXK7yZU4uSb7pPJ9fzVJbMlE8HXfow3sFHYubkiN1NcmLw4MPMR1RPIXE2zwYXW+1McnA&#10;XbUxyA6CJmCbvlTBizBjWV/y1WK2GAn8VSJP358kOh1olI3uSn59DhJF5PbO1mnQgtBm3FPKxp5A&#10;RnYjxTBUAwVGoBXUR0KKMI4sPTHatIA/OetpXEvuf+wFKs7MB0ttWU3n8zjfyZgvlsSQ4aWnuvQI&#10;K0mq5IGzcbsJ6U0kYO6O2rfVCexzJqdcaQwT79OTiXN+aaeo54e9/gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMq2TgrfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo05a0EOJU&#10;iKpn2oKEuDnxNo4ar0Pspilfz3KC486MZt/kq9G1YsA+NJ4UTCcJCKTKm4ZqBe9vm7sHECFqMrr1&#10;hAouGGBVXF/lOjP+TDsc9rEWXEIh0wpsjF0mZagsOh0mvkNi7+B7pyOffS1Nr89c7lo5S5KFdLoh&#10;/mB1hy8Wq+P+5BSE9farqw7b8mjN5ft1PaTVx+ZTqdub8fkJRMQx/oXhF5/RoWCm0p/IBNEqWE55&#10;SlQwS5cg2J+ncxZKFu4XjyCLXP5fUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdD7l&#10;chACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yrZOCt8AAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="6AF6C0FC" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
+                    <w:p w14:paraId="6AF6C0FC" w14:textId="1A075EE2" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E52138"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E52138"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>Please submit to Paul Holeva:</w:t>
+                        <w:t xml:space="preserve">Please submit to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00383E43">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                          <w:color w:val="E52138"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>Ian Shackleford</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                          <w:color w:val="E52138"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3DAFB11E" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E51F36"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E51F36"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Ottawa National Forest</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="674C5326" w14:textId="77777777" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
@@ -457,80 +484,71 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E51F36"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>6248 US Highway 2</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3B8447D7" w14:textId="247AF34B" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E51F36"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E51F36"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>I</w:t>
-[...8 lines deleted...]
-                        <w:t>ronwood MI 4993</w:t>
+                        <w:t>Ironwood MI 4993</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="28D0A94E" w14:textId="119A9E77" w:rsidR="00E46F6B" w:rsidRDefault="00E46F6B" w:rsidP="00E46F6B">
+                    <w:p w14:paraId="28D0A94E" w14:textId="61425647" w:rsidR="00E46F6B" w:rsidRDefault="00383E43" w:rsidP="00E46F6B">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E52138"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>p</w:t>
+                        <w:t>ian.shackleford</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00E46F6B">
                         <w:rPr>
                           <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                           <w:color w:val="E52138"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>aul.holeva@usda.gov</w:t>
+                        <w:t>@usda.gov</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EA4FAA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidR="00EA4FAA">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -873,85 +891,67 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fiscal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Year(s)</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Year(s):</w:t>
       </w:r>
       <w:r w:rsidR="00ED35FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00ED35FA" w:rsidRPr="00ED35FA">
+      <w:r w:rsidR="00ED35FA" w:rsidRPr="003B08D7">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...9 lines deleted...]
-        <w:t>USFS will fill in.]</w:t>
+        <w:t>[USFS will fill in.]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="262" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="6944"/>
@@ -3143,61 +3143,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7FE0C3" w14:textId="58F3F2FB" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2F95">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a. Select all that apply: (select at least 1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8640" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="394"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3572"/>
+        <w:gridCol w:w="423"/>
+        <w:gridCol w:w="4003"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="3831"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="53B4AEF9" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="53B4AEF9" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5557B146" w14:textId="77777777" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55214F48" w14:textId="27752D4D" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -3264,51 +3264,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trail</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="5304FA0C" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="5304FA0C" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F1A906" w14:textId="77777777" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55A9677D" w14:textId="20389D27" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -3375,94 +3375,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trail</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Obliteration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="2C1B741C" w14:textId="77777777" w:rsidTr="00DC20A6">
-[...42 lines deleted...]
-      <w:tr w:rsidR="00CD2F95" w14:paraId="23DA16AC" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="23DA16AC" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1864C0A5" w14:textId="77777777" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66DF49FE" w14:textId="661A420C" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -3564,51 +3521,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="66C46455" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="66C46455" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51421693" w14:textId="3C9F2712" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00A47711" w14:textId="6C3F3E33" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -3720,51 +3677,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Habitat</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Restoration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="4035D224" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="4035D224" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E1A3DA" w14:textId="77777777" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174A0C70" w14:textId="6F68DC8B" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -3876,51 +3833,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noxious</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Weeds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="39FAFD53" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="39FAFD53" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63068040" w14:textId="40AAC444" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BCB8C70" w14:textId="7F57B6A3" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -4017,51 +3974,51 @@
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Management/Fire</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prevention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2F95" w14:paraId="18694D43" w14:textId="77777777" w:rsidTr="00CD2F95">
+      <w:tr w:rsidR="00CD2F95" w14:paraId="18694D43" w14:textId="77777777" w:rsidTr="003B08D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57C520EB" w14:textId="77777777" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3732" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD519AA" w14:textId="0B730CF7" w:rsidR="00CD2F95" w:rsidRPr="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -4170,50 +4127,129 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2F95">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(specify):</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B08D7" w14:paraId="02584B6B" w14:textId="77777777" w:rsidTr="003B08D7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B3BAB5" w14:textId="77777777" w:rsidR="003B08D7" w:rsidRPr="00CD2F95" w:rsidRDefault="003B08D7" w:rsidP="00CD2F95">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3732" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="420E81ED" w14:textId="2A74CC93" w:rsidR="003B08D7" w:rsidRPr="00CD2F95" w:rsidRDefault="003B08D7" w:rsidP="00CD2F95">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C75CE6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other Infrastructure Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (specify)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419B4893" w14:textId="77777777" w:rsidR="003B08D7" w:rsidRPr="00CD2F95" w:rsidRDefault="003B08D7" w:rsidP="00CD2F95">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3C0352" w14:textId="77777777" w:rsidR="003B08D7" w:rsidRPr="00CD2F95" w:rsidRDefault="003B08D7" w:rsidP="00CD2F95">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AEF2173" w14:textId="72383FAA" w:rsidR="00CD2F95" w:rsidRDefault="00CD2F95" w:rsidP="00CD2F95">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="990"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r>
         <w:t>Primary</w:t>
       </w:r>
       <w:r>
@@ -5159,90 +5195,88 @@
             </w:r>
             <w:r>
               <w:t>weeds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>controlled:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235170" w14:paraId="34B80B0C" w14:textId="77777777" w:rsidTr="00C75CE6">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC49C95" w14:textId="77777777" w:rsidR="00235170" w:rsidRDefault="00EA4FAA" w:rsidP="00C75CE6">
+          <w:p w14:paraId="7FC49C95" w14:textId="0F03A3DB" w:rsidR="00235170" w:rsidRDefault="00EA4FAA" w:rsidP="00C75CE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="115"/>
             </w:pPr>
             <w:r>
               <w:t>Timber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>volume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>generated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003B08D7">
+              <w:t>MBF</w:t>
+            </w:r>
             <w:r>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00235170" w14:paraId="145176B9" w14:textId="77777777" w:rsidTr="00C75CE6">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="138C9C36" w14:textId="514F4FCD" w:rsidR="00235170" w:rsidRDefault="00EA4FAA" w:rsidP="00C75CE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="115"/>
             </w:pPr>
             <w:r>
               <w:t>Jobs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13021,117 +13055,117 @@
       <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>needed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00235170" w:rsidSect="007E4E0B">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="920" w:right="500" w:bottom="900" w:left="460" w:header="238" w:footer="710" w:gutter="0"/>
       <w:cols w:space="2037"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3235BBE9" w14:textId="77777777" w:rsidR="00737B10" w:rsidRDefault="00737B10">
+    <w:p w14:paraId="148FE716" w14:textId="77777777" w:rsidR="005C0FC1" w:rsidRDefault="005C0FC1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B247803" w14:textId="77777777" w:rsidR="00737B10" w:rsidRDefault="00737B10">
+    <w:p w14:paraId="0BFC4782" w14:textId="77777777" w:rsidR="005C0FC1" w:rsidRDefault="005C0FC1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="150AFCFA" w14:textId="473C7AE0" w:rsidR="00235170" w:rsidRDefault="00CD19F4">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487188992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51162CA6" wp14:editId="0C6985BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>440055</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9429750</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6896100" cy="6350"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="docshape27"/>
               <wp:cNvGraphicFramePr>
@@ -13691,70 +13725,70 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve">of </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AE420E2" w14:textId="77777777" w:rsidR="00737B10" w:rsidRDefault="00737B10">
+    <w:p w14:paraId="1CC1431C" w14:textId="77777777" w:rsidR="005C0FC1" w:rsidRDefault="005C0FC1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24527BD1" w14:textId="77777777" w:rsidR="00737B10" w:rsidRDefault="00737B10">
+    <w:p w14:paraId="35B44D5A" w14:textId="77777777" w:rsidR="005C0FC1" w:rsidRDefault="005C0FC1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25D34EC6" w14:textId="35F7E109" w:rsidR="00235170" w:rsidRDefault="00CD19F4">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487187968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA368CC" wp14:editId="45F7294A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6388100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>138430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="759460" cy="459105"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="docshape8"/>
               <wp:cNvGraphicFramePr>
@@ -13905,51 +13939,51 @@
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>EXP.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C1B85CC" w14:textId="001AB283" w:rsidR="00235170" w:rsidRDefault="00CD19F4">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487188480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49F82E54" wp14:editId="273D921A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6311900</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>138430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="759460" cy="459105"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="docshape26"/>
               <wp:cNvGraphicFramePr>
@@ -14100,51 +14134,51 @@
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>EXP.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C855A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82E189A"/>
     <w:lvl w:ilvl="0" w:tplc="41468BAE">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1052" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F2AA0ED0">
@@ -14576,131 +14610,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="399257313">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="831262614">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="637222481">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="613557419">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00235170"/>
     <w:rsid w:val="00037B69"/>
     <w:rsid w:val="00235170"/>
     <w:rsid w:val="00290224"/>
     <w:rsid w:val="002C3461"/>
+    <w:rsid w:val="00383E43"/>
+    <w:rsid w:val="003B08D7"/>
     <w:rsid w:val="003D4D50"/>
     <w:rsid w:val="004715B5"/>
+    <w:rsid w:val="005C0FC1"/>
     <w:rsid w:val="00714762"/>
     <w:rsid w:val="00737B10"/>
     <w:rsid w:val="00794631"/>
     <w:rsid w:val="007C7D9B"/>
     <w:rsid w:val="007E4E0B"/>
     <w:rsid w:val="00A45DFF"/>
     <w:rsid w:val="00C75CE6"/>
     <w:rsid w:val="00CC597B"/>
     <w:rsid w:val="00CD19F4"/>
     <w:rsid w:val="00CD2F95"/>
     <w:rsid w:val="00E46F6B"/>
+    <w:rsid w:val="00E75346"/>
     <w:rsid w:val="00E94E84"/>
     <w:rsid w:val="00EA4FAA"/>
     <w:rsid w:val="00ED35FA"/>
     <w:rsid w:val="00EF7E0A"/>
+    <w:rsid w:val="00F170C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7438A0E5"/>
   <w15:docId w15:val="{A8524B2E-2C4C-4E32-8020-0AF8D3559886}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15159,51 +15198,51 @@
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CD2F95"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -15594,91 +15633,91 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F6F97E-6CE4-4D43-82E1-D5E09555F88C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCAFB399-2AC9-411F-9D2B-B06A247A4547}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B36CF55-20CF-4D08-8B30-B9897C579895}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED16EED8-4149-4E97-85BB-70235FFFC24B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54EDC964-2C52-4392-B1D8-068C57355941}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBAD633C-D499-4125-8CC0-85CA10FF33AE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>988</Words>
-  <Characters>5636</Characters>
+  <Characters>5637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FS-1800-0030 Secure Rural Schools &amp; Community Self-Determination Act Reauthorized by Public Law 115-141 Title II Project Submission Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6611</CharactersWithSpaces>
+  <CharactersWithSpaces>6612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FS-1800-0030 Secure Rural Schools &amp; Community Self-Determination Act Reauthorized by Public Law 115-141 Title II Project Submission Form</dc:title>
   <dc:creator>Kimberley Denson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-02-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
   </property>